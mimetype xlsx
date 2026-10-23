--- v0 (2026-08-25)
+++ v1 (2026-10-23)
@@ -10,164 +10,491 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cartas contempladas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="38">
-[...4 lines deleted...]
-    <t>Contato@b2bconmaq.com.br · 5549999401410</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="563" uniqueCount="147">
+  <si>
+    <t>B2B Capital | CONMAQ</t>
+  </si>
+  <si>
+    <t>contato@b2bconmaq.com.br · 5549991969436</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Administradora</t>
   </si>
   <si>
     <t>Segmento</t>
   </si>
   <si>
     <t>Crédito</t>
   </si>
   <si>
     <t>Entrada</t>
   </si>
   <si>
     <t>Prazo</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Saldo devedor</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Última atualização</t>
   </si>
   <si>
-    <t>B2B-1003</t>
+    <t>B2B-000298</t>
   </si>
   <si>
     <t>HS</t>
   </si>
   <si>
-    <t>Máquinas</t>
+    <t>Auto</t>
   </si>
   <si>
     <t>Cota única</t>
   </si>
   <si>
     <t>Disponível</t>
   </si>
   <si>
-    <t>B2B-1001</t>
-[...8 lines deleted...]
-    <t>B2B-1010</t>
+    <t>B2B-000273</t>
+  </si>
+  <si>
+    <t>SICREDI</t>
+  </si>
+  <si>
+    <t>B2B-000260</t>
+  </si>
+  <si>
+    <t>B2B-000255</t>
+  </si>
+  <si>
+    <t>B2B-000247</t>
+  </si>
+  <si>
+    <t>Servopa</t>
+  </si>
+  <si>
+    <t>B2B-000243</t>
+  </si>
+  <si>
+    <t>Serello</t>
+  </si>
+  <si>
+    <t>B2B-000241</t>
+  </si>
+  <si>
+    <t>Embracon</t>
+  </si>
+  <si>
+    <t>B2B-000045</t>
+  </si>
+  <si>
+    <t>Itaú</t>
+  </si>
+  <si>
+    <t>B2B-000230</t>
+  </si>
+  <si>
+    <t>B2B-000229</t>
+  </si>
+  <si>
+    <t>B2B-000223</t>
+  </si>
+  <si>
+    <t>B2B-000218</t>
+  </si>
+  <si>
+    <t>B2B-000216</t>
+  </si>
+  <si>
+    <t>B2B-000211</t>
+  </si>
+  <si>
+    <t>B2B-000206</t>
+  </si>
+  <si>
+    <t>SICOOB</t>
+  </si>
+  <si>
+    <t>B2B-000201</t>
+  </si>
+  <si>
+    <t>B2B-000191</t>
+  </si>
+  <si>
+    <t>B2B-000181</t>
+  </si>
+  <si>
+    <t>B2B-000080</t>
+  </si>
+  <si>
+    <t>Gazin</t>
+  </si>
+  <si>
+    <t>Imóveis</t>
+  </si>
+  <si>
+    <t>B2B-000176</t>
+  </si>
+  <si>
+    <t>B2B-000168</t>
+  </si>
+  <si>
+    <t>B2B-000164</t>
+  </si>
+  <si>
+    <t>Bradesco</t>
+  </si>
+  <si>
+    <t>B2B-000159</t>
+  </si>
+  <si>
+    <t>B2B-000157</t>
+  </si>
+  <si>
+    <t>B2B-000079</t>
+  </si>
+  <si>
+    <t>UNICOOB</t>
+  </si>
+  <si>
+    <t>Junção</t>
+  </si>
+  <si>
+    <t>B2B-000078</t>
+  </si>
+  <si>
+    <t>B2B-000011</t>
+  </si>
+  <si>
+    <t>B2B-000154</t>
+  </si>
+  <si>
+    <t>B2B-000008</t>
+  </si>
+  <si>
+    <t>B2B-000153</t>
+  </si>
+  <si>
+    <t>B2B-000152</t>
+  </si>
+  <si>
+    <t>B2B-000150</t>
+  </si>
+  <si>
+    <t>B2B-000149</t>
+  </si>
+  <si>
+    <t>B2B-000027</t>
+  </si>
+  <si>
+    <t>Yamaha</t>
+  </si>
+  <si>
+    <t>B2B-000147</t>
+  </si>
+  <si>
+    <t>B2B-000145</t>
+  </si>
+  <si>
+    <t>B2B-000084</t>
+  </si>
+  <si>
+    <t>B2B-000144</t>
+  </si>
+  <si>
+    <t>B2B-000143</t>
+  </si>
+  <si>
+    <t>Volkswagen</t>
+  </si>
+  <si>
+    <t>B2B-000067</t>
+  </si>
+  <si>
+    <t>CNP</t>
+  </si>
+  <si>
+    <t>B2B-000041</t>
+  </si>
+  <si>
+    <t>B2B-000069</t>
+  </si>
+  <si>
+    <t>B2B-000142</t>
+  </si>
+  <si>
+    <t>B2B-000006</t>
+  </si>
+  <si>
+    <t>B2B-000141</t>
+  </si>
+  <si>
+    <t>B2B-000070</t>
+  </si>
+  <si>
+    <t>B2B-000072</t>
+  </si>
+  <si>
+    <t>B2B-000138</t>
+  </si>
+  <si>
+    <t>B2B-000137</t>
+  </si>
+  <si>
+    <t>B2B-000136</t>
+  </si>
+  <si>
+    <t>B2B-000134</t>
+  </si>
+  <si>
+    <t>B2B-000009</t>
+  </si>
+  <si>
+    <t>B2B-000133</t>
+  </si>
+  <si>
+    <t>Banrisul</t>
+  </si>
+  <si>
+    <t>B2B-000085</t>
+  </si>
+  <si>
+    <t>B2B-000128</t>
+  </si>
+  <si>
+    <t>B2B-000005</t>
+  </si>
+  <si>
+    <t>B2B-000091</t>
+  </si>
+  <si>
+    <t>B2B-000064</t>
+  </si>
+  <si>
+    <t>Multimarcas</t>
+  </si>
+  <si>
+    <t>B2B-000127</t>
+  </si>
+  <si>
+    <t>B2B-000125</t>
+  </si>
+  <si>
+    <t>B2B-000124</t>
+  </si>
+  <si>
+    <t>B2B-000093</t>
+  </si>
+  <si>
+    <t>B2B-000123</t>
+  </si>
+  <si>
+    <t>B2B-000007</t>
+  </si>
+  <si>
+    <t>B2B-000014</t>
+  </si>
+  <si>
+    <t>Colombo</t>
+  </si>
+  <si>
+    <t>B2B-000004</t>
+  </si>
+  <si>
+    <t>B2B-000003</t>
+  </si>
+  <si>
+    <t>B2B-000122</t>
+  </si>
+  <si>
+    <t>B2B-000002</t>
+  </si>
+  <si>
+    <t>B2B-000131</t>
+  </si>
+  <si>
+    <t>B2B-000056</t>
+  </si>
+  <si>
+    <t>B2B-000121</t>
+  </si>
+  <si>
+    <t>B2B-000120</t>
+  </si>
+  <si>
+    <t>B2B-000119</t>
+  </si>
+  <si>
+    <t>B2B-000118</t>
+  </si>
+  <si>
+    <t>B2B-000117</t>
+  </si>
+  <si>
+    <t>B2B-000116</t>
+  </si>
+  <si>
+    <t>B2B-000130</t>
+  </si>
+  <si>
+    <t>B2B-000065</t>
+  </si>
+  <si>
+    <t>Caixa - XS5</t>
+  </si>
+  <si>
+    <t>B2B-000115</t>
+  </si>
+  <si>
+    <t>B2B-000012</t>
   </si>
   <si>
     <t>Rodobens</t>
   </si>
   <si>
-    <t>Caminhão</t>
-[...41 lines deleted...]
-    <t>Serviços</t>
+    <t>B2B-000013</t>
+  </si>
+  <si>
+    <t>Racon</t>
+  </si>
+  <si>
+    <t>B2B-000073</t>
+  </si>
+  <si>
+    <t>B2B-000010</t>
+  </si>
+  <si>
+    <t>B2B-000114</t>
+  </si>
+  <si>
+    <t>B2B-000074</t>
+  </si>
+  <si>
+    <t>B2B-000113</t>
+  </si>
+  <si>
+    <t>B2B-000087</t>
+  </si>
+  <si>
+    <t>B2B-000112</t>
+  </si>
+  <si>
+    <t>B2B-000111</t>
+  </si>
+  <si>
+    <t>B2B-000089</t>
+  </si>
+  <si>
+    <t>B2B-000110</t>
+  </si>
+  <si>
+    <t>B2B-000109</t>
+  </si>
+  <si>
+    <t>B2B-000129</t>
+  </si>
+  <si>
+    <t>B2B-000108</t>
+  </si>
+  <si>
+    <t>B2B-000088</t>
+  </si>
+  <si>
+    <t>B2B-000098</t>
+  </si>
+  <si>
+    <t>B2B-000099</t>
+  </si>
+  <si>
+    <t>B2B-000107</t>
+  </si>
+  <si>
+    <t>B2B-000048</t>
+  </si>
+  <si>
+    <t>B2B-000101</t>
+  </si>
+  <si>
+    <t>B2B-000090</t>
+  </si>
+  <si>
+    <t>B2B-000058</t>
+  </si>
+  <si>
+    <t>B2B-000092</t>
+  </si>
+  <si>
+    <t>B2B-000103</t>
+  </si>
+  <si>
+    <t>B2B-000066</t>
+  </si>
+  <si>
+    <t>B2B-000104</t>
+  </si>
+  <si>
+    <t>B2B-000105</t>
+  </si>
+  <si>
+    <t>B2B-000106</t>
+  </si>
+  <si>
+    <t>B2B-000081</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="R$ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy hh:mm"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0E2338"/>
       <sz val="16"/>
     </font>
     <font>
       <color rgb="FF667085"/>
@@ -591,51 +918,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K15"/>
+  <dimension ref="A1:K114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="5" width="16" style="1" customWidth="1"/>
     <col min="7" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
     <col min="11" max="11" width="20" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -687,453 +1014,3918 @@
       </c>
       <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1">
-        <v>613000</v>
+        <v>26350</v>
       </c>
       <c r="E5" s="1">
-        <v>227200</v>
+        <v>11567.5</v>
       </c>
       <c r="F5">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="G5" s="1">
-        <v>4060</v>
+        <v>402</v>
       </c>
       <c r="H5" s="1">
-        <v>385800</v>
+        <v>26934</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.85698679398</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D6" s="1">
-        <v>500000</v>
+        <v>35700</v>
       </c>
       <c r="E6" s="1">
-        <v>150000</v>
+        <v>26185</v>
       </c>
       <c r="F6">
-        <v>160</v>
+        <v>52</v>
       </c>
       <c r="G6" s="1">
-        <v>2450</v>
+        <v>246</v>
       </c>
       <c r="H6" s="1">
-        <v>350000</v>
+        <v>12792</v>
       </c>
       <c r="I6" t="s">
         <v>16</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2">
-        <v>46258.71828008102</v>
+        <v>46315.72496207176</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D7" s="1">
-        <v>480000</v>
+        <v>37800</v>
       </c>
       <c r="E7" s="1">
-        <v>148000</v>
+        <v>16240</v>
       </c>
       <c r="F7">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G7" s="1">
-        <v>3720</v>
+        <v>513</v>
       </c>
       <c r="H7" s="1">
-        <v>332000</v>
+        <v>41553</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.85695299768</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D8" s="1">
-        <v>350000</v>
+        <v>39100</v>
       </c>
       <c r="E8" s="1">
-        <v>105000</v>
+        <v>16955</v>
       </c>
       <c r="F8">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="G8" s="1">
-        <v>3100</v>
+        <v>635</v>
       </c>
       <c r="H8" s="1">
-        <v>245000</v>
+        <v>40005</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.856949548615</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D9" s="1">
-        <v>320000</v>
+        <v>41700</v>
       </c>
       <c r="E9" s="1">
-        <v>96000</v>
+        <v>21035</v>
       </c>
       <c r="F9">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="G9" s="1">
-        <v>1780</v>
+        <v>1106</v>
       </c>
       <c r="H9" s="1">
-        <v>224000</v>
+        <v>25438</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.856943645835</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D10" s="1">
-        <v>250000</v>
+        <v>44550</v>
       </c>
       <c r="E10" s="1">
-        <v>72000</v>
+        <v>19427.5</v>
       </c>
       <c r="F10">
-        <v>150</v>
+        <v>104</v>
       </c>
       <c r="G10" s="1">
-        <v>1420</v>
+        <v>483</v>
       </c>
       <c r="H10" s="1">
-        <v>178000</v>
+        <v>50232</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.8569421412</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
-        <v>160000</v>
+        <v>45150</v>
       </c>
       <c r="E11" s="1">
-        <v>50000</v>
+        <v>21207.5</v>
       </c>
       <c r="F11">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="G11" s="1">
-        <v>1520</v>
+        <v>772</v>
       </c>
       <c r="H11" s="1">
-        <v>110000</v>
+        <v>28564</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.856941527774</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D12" s="1">
-        <v>150000</v>
+        <v>47884.75</v>
       </c>
       <c r="E12" s="1">
-        <v>10000</v>
+        <v>14768</v>
       </c>
       <c r="F12">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G12" s="1">
-        <v>1200</v>
+        <v>1801.37</v>
       </c>
       <c r="H12" s="1">
-        <v>60000</v>
+        <v>43232.88</v>
       </c>
       <c r="I12" t="s">
         <v>16</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2">
-        <v>46259.13067662037</v>
+        <v>46273.699038969906</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D13" s="1">
-        <v>120000</v>
+        <v>49950</v>
       </c>
       <c r="E13" s="1">
-        <v>38000</v>
+        <v>30647.5</v>
       </c>
       <c r="F13">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="G13" s="1">
-        <v>1180</v>
+        <v>1148</v>
       </c>
       <c r="H13" s="1">
-        <v>82000</v>
+        <v>24108</v>
       </c>
       <c r="I13" t="s">
         <v>16</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.85693743055</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D14" s="1">
-        <v>90000</v>
+        <v>51750</v>
       </c>
       <c r="E14" s="1">
-        <v>27000</v>
+        <v>20437.5</v>
       </c>
       <c r="F14">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="G14" s="1">
-        <v>1050</v>
+        <v>724</v>
       </c>
       <c r="H14" s="1">
-        <v>63000</v>
+        <v>59368</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2">
-        <v>46258.71828008102</v>
+        <v>46288.85693706018</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="1">
+        <v>57900</v>
+      </c>
+      <c r="E15" s="1">
+        <v>23500</v>
+      </c>
+      <c r="F15">
+        <v>77</v>
+      </c>
+      <c r="G15" s="1">
+        <v>770.7</v>
+      </c>
+      <c r="H15" s="1">
+        <v>59343.9</v>
+      </c>
+      <c r="I15" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="2">
+        <v>46288.85693466435</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="1">
+        <v>61400</v>
+      </c>
+      <c r="E16" s="1">
+        <v>26020</v>
+      </c>
+      <c r="F16">
+        <v>60</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1028</v>
+      </c>
+      <c r="H16" s="1">
+        <v>61680</v>
+      </c>
+      <c r="I16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="2">
+        <v>46288.85693025463</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="1">
+        <v>63350</v>
+      </c>
+      <c r="E17" s="1">
+        <v>28567.5</v>
+      </c>
+      <c r="F17">
+        <v>65</v>
+      </c>
+      <c r="G17" s="1">
+        <v>936</v>
+      </c>
+      <c r="H17" s="1">
+        <v>60840</v>
+      </c>
+      <c r="I17" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="2">
+        <v>46288.85692946759</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="1">
+        <v>67000</v>
+      </c>
+      <c r="E18" s="1">
+        <v>28350</v>
+      </c>
+      <c r="F18">
+        <v>84</v>
+      </c>
+      <c r="G18" s="1">
+        <v>888</v>
+      </c>
+      <c r="H18" s="1">
+        <v>74592</v>
+      </c>
+      <c r="I18" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="2">
+        <v>46288.85692711806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
+      <c r="B19" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="1">
-[...5 lines deleted...]
-      <c r="F15">
+      <c r="C19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="1">
+        <v>69150</v>
+      </c>
+      <c r="E19" s="1">
+        <v>40057.5</v>
+      </c>
+      <c r="F19">
+        <v>65</v>
+      </c>
+      <c r="G19" s="1">
+        <v>694</v>
+      </c>
+      <c r="H19" s="1">
+        <v>45110</v>
+      </c>
+      <c r="I19" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="2">
+        <v>46288.8569253125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="1">
+        <v>71000</v>
+      </c>
+      <c r="E20" s="1">
+        <v>33600</v>
+      </c>
+      <c r="F20">
+        <v>115</v>
+      </c>
+      <c r="G20" s="1">
+        <v>733</v>
+      </c>
+      <c r="H20" s="1">
+        <v>84295</v>
+      </c>
+      <c r="I20" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="2">
+        <v>46288.85692324074</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="1">
+        <v>74350</v>
+      </c>
+      <c r="E21" s="1">
+        <v>34017.5</v>
+      </c>
+      <c r="F21">
+        <v>101</v>
+      </c>
+      <c r="G21" s="1">
+        <v>822</v>
+      </c>
+      <c r="H21" s="1">
+        <v>83022</v>
+      </c>
+      <c r="I21" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="2">
+        <v>46288.85691890046</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="1">
+        <v>79500</v>
+      </c>
+      <c r="E22" s="1">
+        <v>35925</v>
+      </c>
+      <c r="F22">
+        <v>88</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1057</v>
+      </c>
+      <c r="H22" s="1">
+        <v>93016</v>
+      </c>
+      <c r="I22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="2">
+        <v>46288.85691434028</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="1">
+        <v>81000</v>
+      </c>
+      <c r="E23" s="1">
+        <v>41496</v>
+      </c>
+      <c r="F23">
+        <v>235</v>
+      </c>
+      <c r="G23" s="1">
+        <v>459.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>108060.05</v>
+      </c>
+      <c r="I23" t="s">
+        <v>16</v>
+      </c>
+      <c r="J23" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="2">
+        <v>46276.61590597223</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="1">
+        <v>83000</v>
+      </c>
+      <c r="E24" s="1">
+        <v>38050</v>
+      </c>
+      <c r="F24">
+        <v>84</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1055</v>
+      </c>
+      <c r="H24" s="1">
+        <v>88620</v>
+      </c>
+      <c r="I24" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="2">
+        <v>46288.856912222225</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="1">
+        <v>88800</v>
+      </c>
+      <c r="E25" s="1">
+        <v>39940</v>
+      </c>
+      <c r="F25">
+        <v>102</v>
+      </c>
+      <c r="G25" s="1">
+        <v>971</v>
+      </c>
+      <c r="H25" s="1">
+        <v>99042</v>
+      </c>
+      <c r="I25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2">
+        <v>46288.85690953703</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="1">
+        <v>92650</v>
+      </c>
+      <c r="E26" s="1">
+        <v>62932.5</v>
+      </c>
+      <c r="F26">
+        <v>44</v>
+      </c>
+      <c r="G26" s="1">
+        <v>966</v>
+      </c>
+      <c r="H26" s="1">
+        <v>42504</v>
+      </c>
+      <c r="I26" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="2">
+        <v>46288.856907615744</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="1">
-[...12 lines deleted...]
-        <v>46258.71828008102</v>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96650</v>
+      </c>
+      <c r="E27" s="1">
+        <v>43732.5</v>
+      </c>
+      <c r="F27">
+        <v>101</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1076</v>
+      </c>
+      <c r="H27" s="1">
+        <v>108676</v>
+      </c>
+      <c r="I27" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="2">
+        <v>46288.85690571759</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98600</v>
+      </c>
+      <c r="E28" s="1">
+        <v>44680</v>
+      </c>
+      <c r="F28">
+        <v>114</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1039</v>
+      </c>
+      <c r="H28" s="1">
+        <v>118446</v>
+      </c>
+      <c r="I28" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="2">
+        <v>46288.85690483796</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100000</v>
+      </c>
+      <c r="E29" s="1">
+        <v>51896</v>
+      </c>
+      <c r="F29">
+        <v>177</v>
+      </c>
+      <c r="G29" s="1">
+        <v>721</v>
+      </c>
+      <c r="H29" s="1">
+        <v>114348.36</v>
+      </c>
+      <c r="I29" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2">
+        <v>46276.61590528935</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100000</v>
+      </c>
+      <c r="E30" s="1">
+        <v>51896</v>
+      </c>
+      <c r="F30">
+        <v>141</v>
+      </c>
+      <c r="G30" s="1">
+        <v>652.65</v>
+      </c>
+      <c r="H30" s="1">
+        <v>92023.65</v>
+      </c>
+      <c r="I30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2">
+        <v>46276.61590386574</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="1">
+        <v>113084</v>
+      </c>
+      <c r="E31" s="1">
+        <v>42900</v>
+      </c>
+      <c r="F31">
+        <v>51</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2199.04</v>
+      </c>
+      <c r="H31" s="1">
+        <v>111369.51</v>
+      </c>
+      <c r="I31" t="s">
+        <v>52</v>
+      </c>
+      <c r="J31" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2">
+        <v>46265.73088278935</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="1">
+        <v>116300</v>
+      </c>
+      <c r="E32" s="1">
+        <v>52615</v>
+      </c>
+      <c r="F32">
+        <v>88</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1402</v>
+      </c>
+      <c r="H32" s="1">
+        <v>123376</v>
+      </c>
+      <c r="I32" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2">
+        <v>46288.85690337963</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="1">
+        <v>118400</v>
+      </c>
+      <c r="E33" s="1">
+        <v>46900</v>
+      </c>
+      <c r="F33">
+        <v>69</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1697</v>
+      </c>
+      <c r="H33" s="1">
+        <v>117093</v>
+      </c>
+      <c r="I33" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2">
+        <v>46265.73088048611</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="1">
+        <v>128900</v>
+      </c>
+      <c r="E34" s="1">
+        <v>60445</v>
+      </c>
+      <c r="F34">
+        <v>70</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1764</v>
+      </c>
+      <c r="H34" s="1">
+        <v>123480</v>
+      </c>
+      <c r="I34" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2">
+        <v>46288.856902893516</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="1">
+        <v>134600</v>
+      </c>
+      <c r="E35" s="1">
+        <v>59500</v>
+      </c>
+      <c r="F35">
+        <v>103</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1440.85</v>
+      </c>
+      <c r="H35" s="1">
+        <v>148407.55</v>
+      </c>
+      <c r="I35" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2">
+        <v>46288.85690254629</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="1">
+        <v>139050</v>
+      </c>
+      <c r="E36" s="1">
+        <v>61852.5</v>
+      </c>
+      <c r="F36">
+        <v>55</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2334</v>
+      </c>
+      <c r="H36" s="1">
+        <v>128370</v>
+      </c>
+      <c r="I36" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2">
+        <v>46288.85690172453</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="1">
+        <v>139250</v>
+      </c>
+      <c r="E37" s="1">
+        <v>62512.5</v>
+      </c>
+      <c r="F37">
+        <v>88</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1704</v>
+      </c>
+      <c r="H37" s="1">
+        <v>149952</v>
+      </c>
+      <c r="I37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2">
+        <v>46288.85690128472</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="1">
+        <v>142600</v>
+      </c>
+      <c r="E38" s="1">
+        <v>78000</v>
+      </c>
+      <c r="F38">
+        <v>59</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1810</v>
+      </c>
+      <c r="H38" s="1">
+        <v>106790</v>
+      </c>
+      <c r="I38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2">
+        <v>46273.69903072917</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="1">
+        <v>145700</v>
+      </c>
+      <c r="E39" s="1">
+        <v>64985</v>
+      </c>
+      <c r="F39">
+        <v>100</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1739</v>
+      </c>
+      <c r="H39" s="1">
+        <v>173900</v>
+      </c>
+      <c r="I39" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="2">
+        <v>46288.85690061343</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="1">
+        <v>153450</v>
+      </c>
+      <c r="E40" s="1">
+        <v>66472.5</v>
+      </c>
+      <c r="F40">
+        <v>89</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2028</v>
+      </c>
+      <c r="H40" s="1">
+        <v>180492</v>
+      </c>
+      <c r="I40" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2">
+        <v>46288.85689980324</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="1">
+        <v>159884</v>
+      </c>
+      <c r="E41" s="1">
+        <v>61214.4</v>
+      </c>
+      <c r="F41">
+        <v>69</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3244.06</v>
+      </c>
+      <c r="H41" s="1">
+        <v>160410.68</v>
+      </c>
+      <c r="I41" t="s">
+        <v>52</v>
+      </c>
+      <c r="J41" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="2">
+        <v>46279.50791759259</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="1">
+        <v>161150</v>
+      </c>
+      <c r="E42" s="1">
+        <v>73957.5</v>
+      </c>
+      <c r="F42">
+        <v>89</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1952</v>
+      </c>
+      <c r="H42" s="1">
+        <v>173728</v>
+      </c>
+      <c r="I42" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="2">
+        <v>46288.85689938658</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="1">
+        <v>165000</v>
+      </c>
+      <c r="E43" s="1">
+        <v>74600</v>
+      </c>
+      <c r="F43">
+        <v>72</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2350</v>
+      </c>
+      <c r="H43" s="1">
+        <v>169200</v>
+      </c>
+      <c r="I43" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2">
+        <v>46288.85689895833</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="1">
+        <v>172550</v>
+      </c>
+      <c r="E44" s="1">
+        <v>80875.6</v>
+      </c>
+      <c r="F44">
+        <v>112</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1696.28</v>
+      </c>
+      <c r="H44" s="1">
+        <v>189983.36</v>
+      </c>
+      <c r="I44" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2">
+        <v>46273.69904903935</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>174479</v>
+      </c>
+      <c r="E45" s="1">
+        <v>32136</v>
+      </c>
+      <c r="F45">
+        <v>22</v>
+      </c>
+      <c r="G45" s="1">
+        <v>8024.19</v>
+      </c>
+      <c r="H45" s="1">
+        <v>176532.18</v>
+      </c>
+      <c r="I45" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2">
+        <v>46273.69903704862</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" s="1">
+        <v>176995</v>
+      </c>
+      <c r="E46" s="1">
+        <v>82262.96</v>
+      </c>
+      <c r="F46">
+        <v>108</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2337.01</v>
+      </c>
+      <c r="H46" s="1">
+        <v>201593.48</v>
+      </c>
+      <c r="I46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J46" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="2">
+        <v>46273.69905002315</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="1">
+        <v>184950</v>
+      </c>
+      <c r="E47" s="1">
+        <v>80997.5</v>
+      </c>
+      <c r="F47">
+        <v>101</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2105</v>
+      </c>
+      <c r="H47" s="1">
+        <v>212605</v>
+      </c>
+      <c r="I47" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="2">
+        <v>46288.856898530095</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="1">
+        <v>203134</v>
+      </c>
+      <c r="E48" s="1">
+        <v>59000</v>
+      </c>
+      <c r="F48">
+        <v>108</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2626.09</v>
+      </c>
+      <c r="H48" s="1">
+        <v>283617.72</v>
+      </c>
+      <c r="I48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="2">
+        <v>46265.73087946759</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="1">
+        <v>212100</v>
+      </c>
+      <c r="E49" s="1">
+        <v>95555</v>
+      </c>
+      <c r="F49">
+        <v>101</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2406</v>
+      </c>
+      <c r="H49" s="1">
+        <v>243006</v>
+      </c>
+      <c r="I49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="2">
+        <v>46288.85689814815</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223700</v>
+      </c>
+      <c r="E50" s="1">
+        <v>96834.4</v>
+      </c>
+      <c r="F50">
+        <v>108</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3055.23</v>
+      </c>
+      <c r="H50" s="1">
+        <v>249582.16</v>
+      </c>
+      <c r="I50" t="s">
+        <v>52</v>
+      </c>
+      <c r="J50" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="2">
+        <v>46273.699050625</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="1">
+        <v>225070</v>
+      </c>
+      <c r="E51" s="1">
+        <v>97261.84</v>
+      </c>
+      <c r="F51">
+        <v>112</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2212.54</v>
+      </c>
+      <c r="H51" s="1">
+        <v>247804.48</v>
+      </c>
+      <c r="I51" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2">
+        <v>46273.69905170139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="1">
+        <v>227100</v>
+      </c>
+      <c r="E52" s="1">
+        <v>82505</v>
+      </c>
+      <c r="F52">
+        <v>98</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2659</v>
+      </c>
+      <c r="H52" s="1">
+        <v>260582</v>
+      </c>
+      <c r="I52" t="s">
+        <v>16</v>
+      </c>
+      <c r="J52" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="2">
+        <v>46288.856896990736</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="1">
+        <v>232700</v>
+      </c>
+      <c r="E53" s="1">
+        <v>116585</v>
+      </c>
+      <c r="F53">
+        <v>57</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3246</v>
+      </c>
+      <c r="H53" s="1">
+        <v>185022</v>
+      </c>
+      <c r="I53" t="s">
+        <v>16</v>
+      </c>
+      <c r="J53" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2">
+        <v>46288.8568965625</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="1">
+        <v>233150</v>
+      </c>
+      <c r="E54" s="1">
+        <v>116157.5</v>
+      </c>
+      <c r="F54">
+        <v>57</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3224</v>
+      </c>
+      <c r="H54" s="1">
+        <v>183768</v>
+      </c>
+      <c r="I54" t="s">
+        <v>16</v>
+      </c>
+      <c r="J54" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="2">
+        <v>46288.85689621528</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="1">
+        <v>238000</v>
+      </c>
+      <c r="E55" s="1">
+        <v>114350</v>
+      </c>
+      <c r="F55">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3467</v>
+      </c>
+      <c r="H55" s="1">
+        <v>201086</v>
+      </c>
+      <c r="I55" t="s">
+        <v>16</v>
+      </c>
+      <c r="J55" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="2">
+        <v>46288.85689541667</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" t="s">
+        <v>27</v>
+      </c>
+      <c r="C56" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="1">
+        <v>250000</v>
+      </c>
+      <c r="E56" s="1">
+        <v>122000</v>
+      </c>
+      <c r="F56">
+        <v>145</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2248</v>
+      </c>
+      <c r="H56" s="1">
+        <v>247780</v>
+      </c>
+      <c r="I56" t="s">
+        <v>52</v>
+      </c>
+      <c r="J56" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="2">
+        <v>46265.73088142361</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57" t="s">
+        <v>84</v>
+      </c>
+      <c r="C57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="1">
+        <v>253650</v>
+      </c>
+      <c r="E57" s="1">
+        <v>96032.5</v>
+      </c>
+      <c r="F57">
+        <v>109</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2760</v>
+      </c>
+      <c r="H57" s="1">
+        <v>300840</v>
+      </c>
+      <c r="I57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J57" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2">
+        <v>46288.85689490741</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="1">
+        <v>270400</v>
+      </c>
+      <c r="E58" s="1">
+        <v>103617.28</v>
+      </c>
+      <c r="F58">
+        <v>88</v>
+      </c>
+      <c r="G58" s="1">
+        <v>4350</v>
+      </c>
+      <c r="H58" s="1">
+        <v>382800</v>
+      </c>
+      <c r="I58" t="s">
+        <v>16</v>
+      </c>
+      <c r="J58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="2">
+        <v>46276.615908645836</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" t="s">
+        <v>43</v>
+      </c>
+      <c r="D59" s="1">
+        <v>295700</v>
+      </c>
+      <c r="E59" s="1">
+        <v>129435</v>
+      </c>
+      <c r="F59">
+        <v>157</v>
+      </c>
+      <c r="G59" s="1">
+        <v>2047</v>
+      </c>
+      <c r="H59" s="1">
+        <v>321379</v>
+      </c>
+      <c r="I59" t="s">
+        <v>16</v>
+      </c>
+      <c r="J59" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="2">
+        <v>46288.856350092596</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="1">
+        <v>304695</v>
+      </c>
+      <c r="E60" s="1">
+        <v>88000</v>
+      </c>
+      <c r="F60">
+        <v>108</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3951</v>
+      </c>
+      <c r="H60" s="1">
+        <v>426708</v>
+      </c>
+      <c r="I60" t="s">
+        <v>16</v>
+      </c>
+      <c r="J60" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="2">
+        <v>46265.730878773145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="1">
+        <v>305000</v>
+      </c>
+      <c r="E61" s="1">
+        <v>182000</v>
+      </c>
+      <c r="F61">
+        <v>223</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1645</v>
+      </c>
+      <c r="H61" s="1">
+        <v>366835</v>
+      </c>
+      <c r="I61" t="s">
+        <v>16</v>
+      </c>
+      <c r="J61" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" s="2">
+        <v>46280.52458881945</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="1">
+        <v>317323.87</v>
+      </c>
+      <c r="E62" s="1">
+        <v>105029.6</v>
+      </c>
+      <c r="F62">
+        <v>87</v>
+      </c>
+      <c r="G62" s="1">
+        <v>3110</v>
+      </c>
+      <c r="H62" s="1">
+        <v>270570</v>
+      </c>
+      <c r="I62" t="s">
+        <v>16</v>
+      </c>
+      <c r="J62" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" s="2">
+        <v>46273.699047685186</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" s="1">
+        <v>329850</v>
+      </c>
+      <c r="E63" s="1">
+        <v>145942.5</v>
+      </c>
+      <c r="F63">
+        <v>123</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2756</v>
+      </c>
+      <c r="H63" s="1">
+        <v>338988</v>
+      </c>
+      <c r="I63" t="s">
+        <v>16</v>
+      </c>
+      <c r="J63" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" s="2">
+        <v>46288.85634974537</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>92</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" s="1">
+        <v>351850</v>
+      </c>
+      <c r="E64" s="1">
+        <v>148942.5</v>
+      </c>
+      <c r="F64">
+        <v>147</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2645</v>
+      </c>
+      <c r="H64" s="1">
+        <v>388815</v>
+      </c>
+      <c r="I64" t="s">
+        <v>16</v>
+      </c>
+      <c r="J64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" s="2">
+        <v>46288.856349016205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B65" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" t="s">
+        <v>43</v>
+      </c>
+      <c r="D65" s="1">
+        <v>358800</v>
+      </c>
+      <c r="E65" s="1">
+        <v>153240</v>
+      </c>
+      <c r="F65">
+        <v>206</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2307</v>
+      </c>
+      <c r="H65" s="1">
+        <v>475242</v>
+      </c>
+      <c r="I65" t="s">
+        <v>16</v>
+      </c>
+      <c r="J65" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" s="2">
+        <v>46288.856348587964</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>94</v>
+      </c>
+      <c r="B66" t="s">
+        <v>90</v>
+      </c>
+      <c r="C66" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66" s="1">
+        <v>373500</v>
+      </c>
+      <c r="E66" s="1">
+        <v>103480</v>
+      </c>
+      <c r="F66">
+        <v>59</v>
+      </c>
+      <c r="G66" s="1">
+        <v>8621.38</v>
+      </c>
+      <c r="H66" s="1">
+        <v>508661.42</v>
+      </c>
+      <c r="I66" t="s">
+        <v>16</v>
+      </c>
+      <c r="J66" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" s="2">
+        <v>46282.57375585648</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>95</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>43</v>
+      </c>
+      <c r="D67" s="1">
+        <v>385550</v>
+      </c>
+      <c r="E67" s="1">
+        <v>169827.5</v>
+      </c>
+      <c r="F67">
+        <v>200</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2353</v>
+      </c>
+      <c r="H67" s="1">
+        <v>470600</v>
+      </c>
+      <c r="I67" t="s">
+        <v>16</v>
+      </c>
+      <c r="J67" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" s="2">
+        <v>46288.856348182875</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" s="1">
+        <v>390000</v>
+      </c>
+      <c r="E68" s="1">
+        <v>171900</v>
+      </c>
+      <c r="F68">
+        <v>107</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3284</v>
+      </c>
+      <c r="H68" s="1">
+        <v>351388</v>
+      </c>
+      <c r="I68" t="s">
+        <v>16</v>
+      </c>
+      <c r="J68" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="2">
+        <v>46265.73088</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>97</v>
+      </c>
+      <c r="B69" t="s">
+        <v>98</v>
+      </c>
+      <c r="C69" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="1">
+        <v>392938.5</v>
+      </c>
+      <c r="E69" s="1">
+        <v>80000</v>
+      </c>
+      <c r="F69">
+        <v>100</v>
+      </c>
+      <c r="G69" s="1">
+        <v>5990.4</v>
+      </c>
+      <c r="H69" s="1">
+        <v>599040</v>
+      </c>
+      <c r="I69" t="s">
+        <v>16</v>
+      </c>
+      <c r="J69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="2">
+        <v>46265.7308844213</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>99</v>
+      </c>
+      <c r="B70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="1">
+        <v>397868</v>
+      </c>
+      <c r="E70" s="1">
+        <v>97000</v>
+      </c>
+      <c r="F70">
+        <v>101</v>
+      </c>
+      <c r="G70" s="1">
+        <v>6103</v>
+      </c>
+      <c r="H70" s="1">
+        <v>616403</v>
+      </c>
+      <c r="I70" t="s">
+        <v>16</v>
+      </c>
+      <c r="J70" t="s">
+        <v>17</v>
+      </c>
+      <c r="K70" s="2">
+        <v>46265.73087824074</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>100</v>
+      </c>
+      <c r="B71" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" t="s">
+        <v>43</v>
+      </c>
+      <c r="D71" s="1">
+        <v>406000</v>
+      </c>
+      <c r="E71" s="1">
+        <v>124900</v>
+      </c>
+      <c r="F71">
+        <v>91</v>
+      </c>
+      <c r="G71" s="1">
+        <v>5950</v>
+      </c>
+      <c r="H71" s="1">
+        <v>496495</v>
+      </c>
+      <c r="I71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J71" t="s">
+        <v>17</v>
+      </c>
+      <c r="K71" s="2">
+        <v>46265.730877685186</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>101</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" s="1">
+        <v>413200</v>
+      </c>
+      <c r="E72" s="1">
+        <v>179060</v>
+      </c>
+      <c r="F72">
+        <v>170</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3320</v>
+      </c>
+      <c r="H72" s="1">
+        <v>564400</v>
+      </c>
+      <c r="I72" t="s">
+        <v>16</v>
+      </c>
+      <c r="J72" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" s="2">
+        <v>46288.856347719906</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B73" t="s">
+        <v>70</v>
+      </c>
+      <c r="C73" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="1">
+        <v>413500</v>
+      </c>
+      <c r="E73" s="1">
+        <v>148990</v>
+      </c>
+      <c r="F73">
+        <v>88</v>
+      </c>
+      <c r="G73" s="1">
+        <v>5735</v>
+      </c>
+      <c r="H73" s="1">
+        <v>490155</v>
+      </c>
+      <c r="I73" t="s">
+        <v>52</v>
+      </c>
+      <c r="J73" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" s="2">
+        <v>46265.73087712963</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>103</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="1">
+        <v>417800</v>
+      </c>
+      <c r="E74" s="1">
+        <v>184890</v>
+      </c>
+      <c r="F74">
+        <v>57</v>
+      </c>
+      <c r="G74" s="1">
+        <v>6420</v>
+      </c>
+      <c r="H74" s="1">
+        <v>365940</v>
+      </c>
+      <c r="I74" t="s">
+        <v>16</v>
+      </c>
+      <c r="J74" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="2">
+        <v>46288.85689390046</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>104</v>
+      </c>
+      <c r="B75" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75" s="1">
+        <v>421000</v>
+      </c>
+      <c r="E75" s="1">
+        <v>205920</v>
+      </c>
+      <c r="F75">
+        <v>147</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3431</v>
+      </c>
+      <c r="H75" s="1">
+        <v>504357</v>
+      </c>
+      <c r="I75" t="s">
+        <v>16</v>
+      </c>
+      <c r="J75" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" s="2">
+        <v>46273.6990441088</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>105</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76" s="1">
+        <v>421550</v>
+      </c>
+      <c r="E76" s="1">
+        <v>184027.5</v>
+      </c>
+      <c r="F76">
+        <v>170</v>
+      </c>
+      <c r="G76" s="1">
+        <v>3248</v>
+      </c>
+      <c r="H76" s="1">
+        <v>552160</v>
+      </c>
+      <c r="I76" t="s">
+        <v>16</v>
+      </c>
+      <c r="J76" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" s="2">
+        <v>46288.85634728009</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>106</v>
+      </c>
+      <c r="B77" t="s">
+        <v>84</v>
+      </c>
+      <c r="C77" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" s="1">
+        <v>421650</v>
+      </c>
+      <c r="E77" s="1">
+        <v>268032.5</v>
+      </c>
+      <c r="F77">
+        <v>48</v>
+      </c>
+      <c r="G77" s="1">
+        <v>3771</v>
+      </c>
+      <c r="H77" s="1">
+        <v>181008</v>
+      </c>
+      <c r="I77" t="s">
+        <v>16</v>
+      </c>
+      <c r="J77" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="2">
+        <v>46288.856346863424</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>107</v>
+      </c>
+      <c r="B78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78" s="1">
+        <v>422300</v>
+      </c>
+      <c r="E78" s="1">
+        <v>183115</v>
+      </c>
+      <c r="F78">
+        <v>179</v>
+      </c>
+      <c r="G78" s="1">
+        <v>2737</v>
+      </c>
+      <c r="H78" s="1">
+        <v>489923</v>
+      </c>
+      <c r="I78" t="s">
+        <v>16</v>
+      </c>
+      <c r="J78" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="2">
+        <v>46288.85634641204</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>108</v>
+      </c>
+      <c r="B79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" s="1">
+        <v>426350</v>
+      </c>
+      <c r="E79" s="1">
+        <v>186817.5</v>
+      </c>
+      <c r="F79">
+        <v>165</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3094</v>
+      </c>
+      <c r="H79" s="1">
+        <v>510510</v>
+      </c>
+      <c r="I79" t="s">
+        <v>16</v>
+      </c>
+      <c r="J79" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" s="2">
+        <v>46288.85634594907</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>109</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>43</v>
+      </c>
+      <c r="D80" s="1">
+        <v>430250</v>
+      </c>
+      <c r="E80" s="1">
+        <v>194062.5</v>
+      </c>
+      <c r="F80">
+        <v>166</v>
+      </c>
+      <c r="G80" s="1">
+        <v>2906</v>
+      </c>
+      <c r="H80" s="1">
+        <v>482396</v>
+      </c>
+      <c r="I80" t="s">
+        <v>16</v>
+      </c>
+      <c r="J80" t="s">
+        <v>17</v>
+      </c>
+      <c r="K80" s="2">
+        <v>46288.85634550926</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>110</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>43</v>
+      </c>
+      <c r="D81" s="1">
+        <v>462500</v>
+      </c>
+      <c r="E81" s="1">
+        <v>232425</v>
+      </c>
+      <c r="F81">
+        <v>90</v>
+      </c>
+      <c r="G81" s="1">
+        <v>4592</v>
+      </c>
+      <c r="H81" s="1">
+        <v>413280</v>
+      </c>
+      <c r="I81" t="s">
+        <v>16</v>
+      </c>
+      <c r="J81" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="2">
+        <v>46288.85634503472</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>111</v>
+      </c>
+      <c r="B82" t="s">
+        <v>84</v>
+      </c>
+      <c r="C82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D82" s="1">
+        <v>472250</v>
+      </c>
+      <c r="E82" s="1">
+        <v>191562.5</v>
+      </c>
+      <c r="F82">
+        <v>109</v>
+      </c>
+      <c r="G82" s="1">
+        <v>4563</v>
+      </c>
+      <c r="H82" s="1">
+        <v>497367</v>
+      </c>
+      <c r="I82" t="s">
+        <v>16</v>
+      </c>
+      <c r="J82" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" s="2">
+        <v>46288.856893240736</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>112</v>
+      </c>
+      <c r="B83" t="s">
+        <v>113</v>
+      </c>
+      <c r="C83" t="s">
+        <v>43</v>
+      </c>
+      <c r="D83" s="1">
+        <v>474974.52</v>
+      </c>
+      <c r="E83" s="1">
+        <v>106080</v>
+      </c>
+      <c r="F83">
+        <v>63</v>
+      </c>
+      <c r="G83" s="1">
+        <v>9138.8</v>
+      </c>
+      <c r="H83" s="1">
+        <v>567078.88</v>
+      </c>
+      <c r="I83" t="s">
+        <v>52</v>
+      </c>
+      <c r="J83" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" s="2">
+        <v>46273.69904815972</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>114</v>
+      </c>
+      <c r="B84" t="s">
+        <v>70</v>
+      </c>
+      <c r="C84" t="s">
+        <v>43</v>
+      </c>
+      <c r="D84" s="1">
+        <v>507800</v>
+      </c>
+      <c r="E84" s="1">
+        <v>187340</v>
+      </c>
+      <c r="F84">
+        <v>113</v>
+      </c>
+      <c r="G84" s="1">
+        <v>5411</v>
+      </c>
+      <c r="H84" s="1">
+        <v>611443</v>
+      </c>
+      <c r="I84" t="s">
+        <v>16</v>
+      </c>
+      <c r="J84" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" s="2">
+        <v>46288.856344513886</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>115</v>
+      </c>
+      <c r="B85" t="s">
+        <v>116</v>
+      </c>
+      <c r="C85" t="s">
+        <v>43</v>
+      </c>
+      <c r="D85" s="1">
+        <v>534500</v>
+      </c>
+      <c r="E85" s="1">
+        <v>209900</v>
+      </c>
+      <c r="F85">
+        <v>190</v>
+      </c>
+      <c r="G85" s="1">
+        <v>3835</v>
+      </c>
+      <c r="H85" s="1">
+        <v>678162</v>
+      </c>
+      <c r="I85" t="s">
+        <v>52</v>
+      </c>
+      <c r="J85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" s="2">
+        <v>46265.730883321754</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>117</v>
+      </c>
+      <c r="B86" t="s">
+        <v>118</v>
+      </c>
+      <c r="C86" t="s">
+        <v>43</v>
+      </c>
+      <c r="D86" s="1">
+        <v>536948.95</v>
+      </c>
+      <c r="E86" s="1">
+        <v>104900</v>
+      </c>
+      <c r="F86">
+        <v>63</v>
+      </c>
+      <c r="G86" s="1">
+        <v>10033.51</v>
+      </c>
+      <c r="H86" s="1">
+        <v>621656.19</v>
+      </c>
+      <c r="I86" t="s">
+        <v>52</v>
+      </c>
+      <c r="J86" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="2">
+        <v>46265.73088393519</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>119</v>
+      </c>
+      <c r="B87" t="s">
+        <v>70</v>
+      </c>
+      <c r="C87" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="1">
+        <v>545723</v>
+      </c>
+      <c r="E87" s="1">
+        <v>201088.16</v>
+      </c>
+      <c r="F87">
+        <v>96</v>
+      </c>
+      <c r="G87" s="1">
+        <v>7028</v>
+      </c>
+      <c r="H87" s="1">
+        <v>674688</v>
+      </c>
+      <c r="I87" t="s">
+        <v>16</v>
+      </c>
+      <c r="J87" t="s">
+        <v>17</v>
+      </c>
+      <c r="K87" s="2">
+        <v>46273.69905214121</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>120</v>
+      </c>
+      <c r="B88" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" s="1">
+        <v>548000</v>
+      </c>
+      <c r="E88" s="1">
+        <v>222000</v>
+      </c>
+      <c r="F88">
+        <v>214</v>
+      </c>
+      <c r="G88" s="1">
+        <v>4042</v>
+      </c>
+      <c r="H88" s="1">
+        <v>574821</v>
+      </c>
+      <c r="I88" t="s">
+        <v>52</v>
+      </c>
+      <c r="J88" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="2">
+        <v>46265.7308821412</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>121</v>
+      </c>
+      <c r="B89" t="s">
+        <v>70</v>
+      </c>
+      <c r="C89" t="s">
+        <v>43</v>
+      </c>
+      <c r="D89" s="1">
+        <v>555750</v>
+      </c>
+      <c r="E89" s="1">
+        <v>189537.5</v>
+      </c>
+      <c r="F89">
+        <v>113</v>
+      </c>
+      <c r="G89" s="1">
+        <v>6414</v>
+      </c>
+      <c r="H89" s="1">
+        <v>724782</v>
+      </c>
+      <c r="I89" t="s">
+        <v>16</v>
+      </c>
+      <c r="J89" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="2">
+        <v>46288.85634409722</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>122</v>
+      </c>
+      <c r="B90" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" t="s">
+        <v>43</v>
+      </c>
+      <c r="D90" s="1">
+        <v>557845</v>
+      </c>
+      <c r="E90" s="1">
+        <v>205248.16</v>
+      </c>
+      <c r="F90">
+        <v>96</v>
+      </c>
+      <c r="G90" s="1">
+        <v>7028</v>
+      </c>
+      <c r="H90" s="1">
+        <v>674688</v>
+      </c>
+      <c r="I90" t="s">
+        <v>16</v>
+      </c>
+      <c r="J90" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" s="2">
+        <v>46273.69905260416</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>123</v>
+      </c>
+      <c r="B91" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" t="s">
+        <v>43</v>
+      </c>
+      <c r="D91" s="1">
+        <v>570500</v>
+      </c>
+      <c r="E91" s="1">
+        <v>240525</v>
+      </c>
+      <c r="F91">
+        <v>191</v>
+      </c>
+      <c r="G91" s="1">
+        <v>3456</v>
+      </c>
+      <c r="H91" s="1">
+        <v>660096</v>
+      </c>
+      <c r="I91" t="s">
+        <v>16</v>
+      </c>
+      <c r="J91" t="s">
+        <v>17</v>
+      </c>
+      <c r="K91" s="2">
+        <v>46288.85634216435</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>124</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="1">
+        <v>587479</v>
+      </c>
+      <c r="E92" s="1">
+        <v>231349.04</v>
+      </c>
+      <c r="F92">
+        <v>88</v>
+      </c>
+      <c r="G92" s="1">
+        <v>14184.19</v>
+      </c>
+      <c r="H92" s="1">
+        <v>666122.18</v>
+      </c>
+      <c r="I92" t="s">
+        <v>52</v>
+      </c>
+      <c r="J92" t="s">
+        <v>17</v>
+      </c>
+      <c r="K92" s="2">
+        <v>46276.61590959491</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>125</v>
+      </c>
+      <c r="B93" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>43</v>
+      </c>
+      <c r="D93" s="1">
+        <v>593900</v>
+      </c>
+      <c r="E93" s="1">
+        <v>247095</v>
+      </c>
+      <c r="F93">
+        <v>207</v>
+      </c>
+      <c r="G93" s="1">
+        <v>3606</v>
+      </c>
+      <c r="H93" s="1">
+        <v>746442</v>
+      </c>
+      <c r="I93" t="s">
+        <v>16</v>
+      </c>
+      <c r="J93" t="s">
+        <v>17</v>
+      </c>
+      <c r="K93" s="2">
+        <v>46288.85634174768</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>126</v>
+      </c>
+      <c r="B94" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" t="s">
+        <v>43</v>
+      </c>
+      <c r="D94" s="1">
+        <v>613250</v>
+      </c>
+      <c r="E94" s="1">
+        <v>260162.5</v>
+      </c>
+      <c r="F94">
+        <v>108</v>
+      </c>
+      <c r="G94" s="1">
+        <v>5547</v>
+      </c>
+      <c r="H94" s="1">
+        <v>599076</v>
+      </c>
+      <c r="I94" t="s">
+        <v>16</v>
+      </c>
+      <c r="J94" t="s">
+        <v>17</v>
+      </c>
+      <c r="K94" s="2">
+        <v>46288.856341273146</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>127</v>
+      </c>
+      <c r="B95" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" s="1">
+        <v>651904</v>
+      </c>
+      <c r="E95" s="1">
+        <v>263220.09</v>
+      </c>
+      <c r="F95">
+        <v>112</v>
+      </c>
+      <c r="G95" s="1">
+        <v>7893.86</v>
+      </c>
+      <c r="H95" s="1">
+        <v>781004.36</v>
+      </c>
+      <c r="I95" t="s">
+        <v>52</v>
+      </c>
+      <c r="J95" t="s">
+        <v>17</v>
+      </c>
+      <c r="K95" s="2">
+        <v>46276.615912071764</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>128</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>659150</v>
+      </c>
+      <c r="E96" s="1">
+        <v>287857.5</v>
+      </c>
+      <c r="F96">
+        <v>189</v>
+      </c>
+      <c r="G96" s="1">
+        <v>4189</v>
+      </c>
+      <c r="H96" s="1">
+        <v>791721</v>
+      </c>
+      <c r="I96" t="s">
+        <v>16</v>
+      </c>
+      <c r="J96" t="s">
+        <v>17</v>
+      </c>
+      <c r="K96" s="2">
+        <v>46288.8563407176</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>129</v>
+      </c>
+      <c r="B97" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" t="s">
+        <v>43</v>
+      </c>
+      <c r="D97" s="1">
+        <v>692700</v>
+      </c>
+      <c r="E97" s="1">
+        <v>294885</v>
+      </c>
+      <c r="F97">
+        <v>141</v>
+      </c>
+      <c r="G97" s="1">
+        <v>5307</v>
+      </c>
+      <c r="H97" s="1">
+        <v>748287</v>
+      </c>
+      <c r="I97" t="s">
+        <v>16</v>
+      </c>
+      <c r="J97" t="s">
+        <v>17</v>
+      </c>
+      <c r="K97" s="2">
+        <v>46288.85634024306</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>130</v>
+      </c>
+      <c r="B98" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D98" s="1">
+        <v>715850</v>
+      </c>
+      <c r="E98" s="1">
+        <v>314642.5</v>
+      </c>
+      <c r="F98">
+        <v>122</v>
+      </c>
+      <c r="G98" s="1">
+        <v>6243</v>
+      </c>
+      <c r="H98" s="1">
+        <v>761646</v>
+      </c>
+      <c r="I98" t="s">
+        <v>16</v>
+      </c>
+      <c r="J98" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" s="2">
+        <v>46288.85689260416</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>131</v>
+      </c>
+      <c r="B99" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" t="s">
+        <v>43</v>
+      </c>
+      <c r="D99" s="1">
+        <v>783800</v>
+      </c>
+      <c r="E99" s="1">
+        <v>343690</v>
+      </c>
+      <c r="F99">
+        <v>222</v>
+      </c>
+      <c r="G99" s="1">
+        <v>4338</v>
+      </c>
+      <c r="H99" s="1">
+        <v>963036</v>
+      </c>
+      <c r="I99" t="s">
+        <v>16</v>
+      </c>
+      <c r="J99" t="s">
+        <v>17</v>
+      </c>
+      <c r="K99" s="2">
+        <v>46288.85633966435</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>132</v>
+      </c>
+      <c r="B100" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" t="s">
+        <v>43</v>
+      </c>
+      <c r="D100" s="1">
+        <v>803868</v>
+      </c>
+      <c r="E100" s="1">
+        <v>230776</v>
+      </c>
+      <c r="F100">
+        <v>101</v>
+      </c>
+      <c r="G100" s="1">
+        <v>12053</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1112898</v>
+      </c>
+      <c r="I100" t="s">
+        <v>52</v>
+      </c>
+      <c r="J100" t="s">
+        <v>17</v>
+      </c>
+      <c r="K100" s="2">
+        <v>46279.50736726852</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>133</v>
+      </c>
+      <c r="B101" t="s">
+        <v>113</v>
+      </c>
+      <c r="C101" t="s">
+        <v>15</v>
+      </c>
+      <c r="D101" s="1">
+        <v>865175.28</v>
+      </c>
+      <c r="E101" s="1">
+        <v>254800</v>
+      </c>
+      <c r="F101">
+        <v>42</v>
+      </c>
+      <c r="G101" s="1">
+        <v>23886.54</v>
+      </c>
+      <c r="H101" s="1">
+        <v>1003234.68</v>
+      </c>
+      <c r="I101" t="s">
+        <v>16</v>
+      </c>
+      <c r="J101" t="s">
+        <v>17</v>
+      </c>
+      <c r="K101" s="2">
+        <v>46282.57376009259</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>134</v>
+      </c>
+      <c r="B102" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102" s="1">
+        <v>922704.96</v>
+      </c>
+      <c r="E102" s="1">
+        <v>274560</v>
+      </c>
+      <c r="F102">
+        <v>42</v>
+      </c>
+      <c r="G102" s="1">
+        <v>25322.67</v>
+      </c>
+      <c r="H102" s="1">
+        <v>1063552.14</v>
+      </c>
+      <c r="I102" t="s">
+        <v>16</v>
+      </c>
+      <c r="J102" t="s">
+        <v>17</v>
+      </c>
+      <c r="K102" s="2">
+        <v>46282.573760625004</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>135</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" t="s">
+        <v>43</v>
+      </c>
+      <c r="D103" s="1">
+        <v>1072450</v>
+      </c>
+      <c r="E103" s="1">
+        <v>466622.5</v>
+      </c>
+      <c r="F103">
+        <v>222</v>
+      </c>
+      <c r="G103" s="1">
+        <v>5562</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1234764</v>
+      </c>
+      <c r="I103" t="s">
+        <v>16</v>
+      </c>
+      <c r="J103" t="s">
+        <v>17</v>
+      </c>
+      <c r="K103" s="2">
+        <v>46288.85633873843</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>136</v>
+      </c>
+      <c r="B104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C104" t="s">
+        <v>43</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1170200</v>
+      </c>
+      <c r="E104" s="1">
+        <v>552136</v>
+      </c>
+      <c r="F104">
+        <v>171</v>
+      </c>
+      <c r="G104" s="1">
+        <v>7209.76</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1232868.96</v>
+      </c>
+      <c r="I104" t="s">
+        <v>16</v>
+      </c>
+      <c r="J104" t="s">
+        <v>17</v>
+      </c>
+      <c r="K104" s="2">
+        <v>46273.69904050926</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>137</v>
+      </c>
+      <c r="B105" t="s">
+        <v>113</v>
+      </c>
+      <c r="C105" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" s="1">
+        <v>1183085.06</v>
+      </c>
+      <c r="E105" s="1">
+        <v>355680</v>
+      </c>
+      <c r="F105">
+        <v>42</v>
+      </c>
+      <c r="G105" s="1">
+        <v>32342.25</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1358374.5</v>
+      </c>
+      <c r="I105" t="s">
+        <v>16</v>
+      </c>
+      <c r="J105" t="s">
+        <v>17</v>
+      </c>
+      <c r="K105" s="2">
+        <v>46282.573761481486</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>138</v>
+      </c>
+      <c r="B106" t="s">
+        <v>27</v>
+      </c>
+      <c r="C106" t="s">
+        <v>43</v>
+      </c>
+      <c r="D106" s="1">
+        <v>1217368</v>
+      </c>
+      <c r="E106" s="1">
+        <v>385725.6</v>
+      </c>
+      <c r="F106">
+        <v>101</v>
+      </c>
+      <c r="G106" s="1">
+        <v>17130</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1602964</v>
+      </c>
+      <c r="I106" t="s">
+        <v>52</v>
+      </c>
+      <c r="J106" t="s">
+        <v>17</v>
+      </c>
+      <c r="K106" s="2">
+        <v>46279.510012071754</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>139</v>
+      </c>
+      <c r="B107" t="s">
+        <v>113</v>
+      </c>
+      <c r="C107" t="s">
+        <v>43</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1239324.9</v>
+      </c>
+      <c r="E107" s="1">
+        <v>188240</v>
+      </c>
+      <c r="F107">
+        <v>61</v>
+      </c>
+      <c r="G107" s="1">
+        <v>36450.55</v>
+      </c>
+      <c r="H107" s="1">
+        <v>2223483.55</v>
+      </c>
+      <c r="I107" t="s">
+        <v>16</v>
+      </c>
+      <c r="J107" t="s">
+        <v>17</v>
+      </c>
+      <c r="K107" s="2">
+        <v>46273.69904519676</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>140</v>
+      </c>
+      <c r="B108" t="s">
+        <v>118</v>
+      </c>
+      <c r="C108" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" s="1">
+        <v>1313000</v>
+      </c>
+      <c r="E108" s="1">
+        <v>204880</v>
+      </c>
+      <c r="F108">
+        <v>60</v>
+      </c>
+      <c r="G108" s="1">
+        <v>50664.89</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1650535.01</v>
+      </c>
+      <c r="I108" t="s">
+        <v>52</v>
+      </c>
+      <c r="J108" t="s">
+        <v>17</v>
+      </c>
+      <c r="K108" s="2">
+        <v>46280.52638971065</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>141</v>
+      </c>
+      <c r="B109" t="s">
+        <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>15</v>
+      </c>
+      <c r="D109" s="1">
+        <v>1471476.82</v>
+      </c>
+      <c r="E109" s="1">
+        <v>436800</v>
+      </c>
+      <c r="F109">
+        <v>42</v>
+      </c>
+      <c r="G109" s="1">
+        <v>40304.43</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1692786.06</v>
+      </c>
+      <c r="I109" t="s">
+        <v>16</v>
+      </c>
+      <c r="J109" t="s">
+        <v>17</v>
+      </c>
+      <c r="K109" s="2">
+        <v>46282.57376241898</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>142</v>
+      </c>
+      <c r="B110" t="s">
+        <v>113</v>
+      </c>
+      <c r="C110" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110" s="1">
+        <v>1507628.97</v>
+      </c>
+      <c r="E110" s="1">
+        <v>276640</v>
+      </c>
+      <c r="F110">
+        <v>63</v>
+      </c>
+      <c r="G110" s="1">
+        <v>41256.59</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1876506.67</v>
+      </c>
+      <c r="I110" t="s">
+        <v>52</v>
+      </c>
+      <c r="J110" t="s">
+        <v>17</v>
+      </c>
+      <c r="K110" s="2">
+        <v>46273.699048599534</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>143</v>
+      </c>
+      <c r="B111" t="s">
+        <v>113</v>
+      </c>
+      <c r="C111" t="s">
+        <v>15</v>
+      </c>
+      <c r="D111" s="1">
+        <v>1615672.7</v>
+      </c>
+      <c r="E111" s="1">
+        <v>483600</v>
+      </c>
+      <c r="F111">
+        <v>42</v>
+      </c>
+      <c r="G111" s="1">
+        <v>44285.52</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1859991.84</v>
+      </c>
+      <c r="I111" t="s">
+        <v>16</v>
+      </c>
+      <c r="J111" t="s">
+        <v>17</v>
+      </c>
+      <c r="K111" s="2">
+        <v>46282.573762858796</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>144</v>
+      </c>
+      <c r="B112" t="s">
+        <v>113</v>
+      </c>
+      <c r="C112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D112" s="1">
+        <v>1759868.58</v>
+      </c>
+      <c r="E112" s="1">
+        <v>520000</v>
+      </c>
+      <c r="F112">
+        <v>42</v>
+      </c>
+      <c r="G112" s="1">
+        <v>48266.61</v>
+      </c>
+      <c r="H112" s="1">
+        <v>2027197.62</v>
+      </c>
+      <c r="I112" t="s">
+        <v>16</v>
+      </c>
+      <c r="J112" t="s">
+        <v>17</v>
+      </c>
+      <c r="K112" s="2">
+        <v>46282.57376332176</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>145</v>
+      </c>
+      <c r="B113" t="s">
+        <v>113</v>
+      </c>
+      <c r="C113" t="s">
+        <v>15</v>
+      </c>
+      <c r="D113" s="1">
+        <v>1904064.46</v>
+      </c>
+      <c r="E113" s="1">
+        <v>572000</v>
+      </c>
+      <c r="F113">
+        <v>42</v>
+      </c>
+      <c r="G113" s="1">
+        <v>52247.7</v>
+      </c>
+      <c r="H113" s="1">
+        <v>2194403.4</v>
+      </c>
+      <c r="I113" t="s">
+        <v>16</v>
+      </c>
+      <c r="J113" t="s">
+        <v>17</v>
+      </c>
+      <c r="K113" s="2">
+        <v>46282.57376363426</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>146</v>
+      </c>
+      <c r="B114" t="s">
+        <v>70</v>
+      </c>
+      <c r="C114" t="s">
+        <v>43</v>
+      </c>
+      <c r="D114" s="1">
+        <v>3152053</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1179794.72</v>
+      </c>
+      <c r="F114">
+        <v>114</v>
+      </c>
+      <c r="G114" s="1">
+        <v>33866.63</v>
+      </c>
+      <c r="H114" s="1">
+        <v>3607784.94</v>
+      </c>
+      <c r="I114" t="s">
+        <v>52</v>
+      </c>
+      <c r="J114" t="s">
+        <v>17</v>
+      </c>
+      <c r="K114" s="2">
+        <v>46276.61590657408</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K4"/>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cartas contempladas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>B2B Créditos</dc:creator>
+  <dc:creator>B2B Capital | CONMAQ</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>